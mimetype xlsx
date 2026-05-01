--- v0 (2025-12-18)
+++ v1 (2026-05-01)
@@ -440,50 +440,62 @@
   <si>
     <t>Siniša Ljepojević</t>
   </si>
   <si>
     <t>Grupa građana Mi - Glas iz naroda, prof. dr Branimir Nestorović</t>
   </si>
   <si>
     <t>Jelena Pavlović</t>
   </si>
   <si>
     <t>Slobodan Nikolić</t>
   </si>
   <si>
     <t>Ruska stranka</t>
   </si>
   <si>
     <t>Igor Braunović</t>
   </si>
   <si>
     <t>Socijalistička partija Srbije</t>
   </si>
   <si>
     <t>Edin Numanović</t>
   </si>
   <si>
+    <t>Željko Veselinović</t>
+  </si>
+  <si>
+    <t>Stranka slobode i pravde</t>
+  </si>
+  <si>
+    <t>Irena Živković</t>
+  </si>
+  <si>
+    <t>Đorđo Đorđić</t>
+  </si>
+  <si>
     <t>Bojan Torbica</t>
   </si>
   <si>
     <t>ZDRAVA SRBIJA - POKRET SOCIJALISTA</t>
   </si>
   <si>
     <t>Pokret socijalista</t>
   </si>
   <si>
     <t>Ivana Stamatović</t>
   </si>
   <si>
     <t>Đorđe Komlenski</t>
   </si>
   <si>
     <t>Lidija Šarac</t>
   </si>
   <si>
     <t>Radomir Bojović</t>
   </si>
   <si>
     <t>Hadži Milorad Stošić</t>
   </si>
   <si>
     <t>PUPS - solidarnost i pravda</t>
@@ -551,51 +563,51 @@
   <si>
     <t>Života Starčević</t>
   </si>
   <si>
     <t>Dragan Marković Palma - Jedinstvena Srbija</t>
   </si>
   <si>
     <t>Jedinstvena Srbija</t>
   </si>
   <si>
     <t>Marija Jevđić</t>
   </si>
   <si>
     <t>Nenad Filipović</t>
   </si>
   <si>
     <t>Zagorka Aleksić</t>
   </si>
   <si>
     <t>Vojislav Vujić</t>
   </si>
   <si>
     <t>Miloš Jovanović</t>
   </si>
   <si>
-    <t>NOVI DSS - POKS (NADA)</t>
+    <t>Novi DSS i Monarhisti - NADA</t>
   </si>
   <si>
     <t>Nova Demokratska stranka Srbije</t>
   </si>
   <si>
     <t>Vojislav Mihailović</t>
   </si>
   <si>
     <t>Pokret obnove Kraljevine Srbije</t>
   </si>
   <si>
     <t>Predrag Marsenić</t>
   </si>
   <si>
     <t>Slađana Radisavljević</t>
   </si>
   <si>
     <t>Nenad Tomašević</t>
   </si>
   <si>
     <t>Dejan Šulkić</t>
   </si>
   <si>
     <t>Vladimir Jelić</t>
   </si>
@@ -698,53 +710,50 @@
   <si>
     <t>Uroš Đokić</t>
   </si>
   <si>
     <t>Ana Eraković</t>
   </si>
   <si>
     <t>Nenad Milojičić</t>
   </si>
   <si>
     <t>Ana Jakovljević</t>
   </si>
   <si>
     <t>Snežana Rakić</t>
   </si>
   <si>
     <t>Aleksandar Ivanović</t>
   </si>
   <si>
     <t>Dragan Ninković</t>
   </si>
   <si>
     <t>Dragan Đilas</t>
   </si>
   <si>
-    <t>Stranka slobode i pravde</t>
-[...1 lines deleted...]
-  <si>
     <t>Marinika Tepić</t>
   </si>
   <si>
     <t>Borko Stefanović</t>
   </si>
   <si>
     <t>Nije glasao/la</t>
   </si>
   <si>
     <t>Dušan Nikezić</t>
   </si>
   <si>
     <t>Goran Petrović</t>
   </si>
   <si>
     <t>Jelena Milošević</t>
   </si>
   <si>
     <t>Peđa Mitrović</t>
   </si>
   <si>
     <t>Tatjana Pašić</t>
   </si>
   <si>
     <t>Branko Miljuš</t>
@@ -794,60 +803,51 @@
   <si>
     <t>Dragana Rakić</t>
   </si>
   <si>
     <t>Ksenija Marković</t>
   </si>
   <si>
     <t>Zoran Lutovac</t>
   </si>
   <si>
     <t>Filip Tatalović</t>
   </si>
   <si>
     <t>Dragana Rašić</t>
   </si>
   <si>
     <t>Nenad Mitrović</t>
   </si>
   <si>
     <t>Slavica Radovanović</t>
   </si>
   <si>
     <t>POKRET SLOGA - DA SE STRUKA PITA</t>
   </si>
   <si>
-    <t>Željko Veselinović</t>
-[...1 lines deleted...]
-  <si>
     <t>Sonja Pernat</t>
-  </si>
-[...4 lines deleted...]
-    <t>Đorđo Đorđić</t>
   </si>
   <si>
     <t>Zdravko Ponoš</t>
   </si>
   <si>
     <t>SRBIJA CENTAR - SRCE</t>
   </si>
   <si>
     <t>Srbija centar</t>
   </si>
   <si>
     <t>Dragan Delić</t>
   </si>
   <si>
     <t>Tatjana Marković-Topalović</t>
   </si>
   <si>
     <t>Slobodan Cvejić</t>
   </si>
   <si>
     <t>Stefan Janjić</t>
   </si>
   <si>
     <t>Slobodan Petrović</t>
   </si>
@@ -3049,1426 +3049,1426 @@
         <v>140</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>4</v>
       </c>
       <c r="B126" t="s">
         <v>141</v>
       </c>
       <c r="C126" t="s">
         <v>127</v>
       </c>
       <c r="D126" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>8</v>
       </c>
       <c r="B127" t="s">
         <v>142</v>
       </c>
       <c r="C127" t="s">
+        <v>127</v>
+      </c>
+      <c r="D127" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>4</v>
       </c>
       <c r="B128" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C128" t="s">
+        <v>127</v>
+      </c>
+      <c r="D128" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B129" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C129" t="s">
+        <v>127</v>
+      </c>
+      <c r="D129" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>8</v>
       </c>
       <c r="B130" t="s">
+        <v>146</v>
+      </c>
+      <c r="C130" t="s">
         <v>147</v>
       </c>
-      <c r="C130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D130" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B131" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C131" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D131" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B132" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C132" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D132" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>8</v>
       </c>
       <c r="B133" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C133" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D133" t="s">
-        <v>151</v>
+        <v>36</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>8</v>
       </c>
       <c r="B134" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C134" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D134" t="s">
-        <v>151</v>
+        <v>128</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>4</v>
       </c>
       <c r="B135" t="s">
+        <v>153</v>
+      </c>
+      <c r="C135" t="s">
         <v>154</v>
       </c>
-      <c r="C135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D135" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>8</v>
       </c>
       <c r="B136" t="s">
+        <v>156</v>
+      </c>
+      <c r="C136" t="s">
+        <v>154</v>
+      </c>
+      <c r="D136" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>8</v>
       </c>
       <c r="B137" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C137" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D137" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B138" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C138" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D138" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B139" t="s">
         <v>159</v>
       </c>
       <c r="C139" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D139" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B140" t="s">
         <v>160</v>
       </c>
       <c r="C140" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D140" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B141" t="s">
         <v>161</v>
       </c>
       <c r="C141" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D141" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>4</v>
       </c>
       <c r="B142" t="s">
+        <v>163</v>
+      </c>
+      <c r="C142" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D142" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B143" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C143" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D143" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B144" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C144" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D144" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B145" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C145" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D145" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>8</v>
       </c>
       <c r="B146" t="s">
         <v>167</v>
       </c>
       <c r="C146" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D146" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>8</v>
       </c>
       <c r="B147" t="s">
         <v>168</v>
       </c>
       <c r="C147" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D147" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>8</v>
       </c>
       <c r="B148" t="s">
         <v>169</v>
       </c>
       <c r="C148" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D148" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>8</v>
       </c>
       <c r="B149" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C149" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D149" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>8</v>
       </c>
       <c r="B150" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C150" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="D150" t="s">
-        <v>173</v>
+        <v>140</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>8</v>
       </c>
       <c r="B151" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C151" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="D151" t="s">
-        <v>173</v>
+        <v>140</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>8</v>
       </c>
       <c r="B152" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C152" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="D152" t="s">
-        <v>173</v>
+        <v>140</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>8</v>
       </c>
       <c r="B153" t="s">
+        <v>175</v>
+      </c>
+      <c r="C153" t="s">
         <v>176</v>
       </c>
-      <c r="C153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D153" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>8</v>
       </c>
       <c r="B154" t="s">
+        <v>178</v>
+      </c>
+      <c r="C154" t="s">
+        <v>176</v>
+      </c>
+      <c r="D154" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B155" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C155" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D155" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B156" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C156" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D156" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B157" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C157" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D157" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>4</v>
       </c>
       <c r="B158" t="s">
+        <v>182</v>
+      </c>
+      <c r="C158" t="s">
+        <v>183</v>
+      </c>
+      <c r="D158" t="s">
         <v>184</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>4</v>
       </c>
       <c r="B159" t="s">
         <v>185</v>
       </c>
       <c r="C159" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D159" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>4</v>
       </c>
       <c r="B160" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C160" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D160" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>4</v>
       </c>
       <c r="B161" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C161" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D161" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>4</v>
       </c>
       <c r="B162" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C162" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D162" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>4</v>
       </c>
       <c r="B163" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C163" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D163" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>4</v>
       </c>
       <c r="B164" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C164" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D164" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>4</v>
       </c>
       <c r="B165" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C165" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D165" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>4</v>
       </c>
       <c r="B166" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C166" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D166" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>4</v>
       </c>
       <c r="B167" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C167" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D167" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>4</v>
       </c>
       <c r="B168" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C168" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="D168" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B169" t="s">
         <v>196</v>
       </c>
       <c r="C169" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="D169" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B170" t="s">
         <v>197</v>
       </c>
       <c r="C170" t="s">
-        <v>195</v>
+        <v>183</v>
       </c>
       <c r="D170" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B171" t="s">
         <v>198</v>
       </c>
       <c r="C171" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D171" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>8</v>
       </c>
       <c r="B172" t="s">
+        <v>200</v>
+      </c>
+      <c r="C172" t="s">
         <v>199</v>
       </c>
-      <c r="C172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D172" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>8</v>
       </c>
       <c r="B173" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C173" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="D173" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B174" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C174" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D174" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B175" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="C175" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D175" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B176" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C176" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D176" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>4</v>
       </c>
       <c r="B177" t="s">
+        <v>205</v>
+      </c>
+      <c r="C177" t="s">
         <v>206</v>
       </c>
-      <c r="C177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>4</v>
       </c>
       <c r="B178" t="s">
+        <v>208</v>
+      </c>
+      <c r="C178" t="s">
+        <v>206</v>
+      </c>
+      <c r="D178" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>4</v>
       </c>
       <c r="B179" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C179" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D179" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>4</v>
       </c>
       <c r="B180" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C180" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D180" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>4</v>
       </c>
       <c r="B181" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C181" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D181" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>4</v>
       </c>
       <c r="B182" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C182" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D182" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>4</v>
       </c>
       <c r="B183" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C183" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D183" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>4</v>
       </c>
       <c r="B184" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C184" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D184" t="s">
-        <v>131</v>
+        <v>207</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>4</v>
       </c>
       <c r="B185" t="s">
         <v>215</v>
       </c>
       <c r="C185" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D185" t="s">
-        <v>131</v>
+        <v>207</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>4</v>
       </c>
       <c r="B186" t="s">
         <v>216</v>
       </c>
       <c r="C186" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="D186" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>4</v>
       </c>
       <c r="B187" t="s">
+        <v>217</v>
+      </c>
+      <c r="C187" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D187" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>4</v>
       </c>
       <c r="B188" t="s">
         <v>219</v>
       </c>
       <c r="C188" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D188" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>4</v>
       </c>
       <c r="B189" t="s">
         <v>220</v>
       </c>
       <c r="C189" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D189" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
         <v>4</v>
       </c>
       <c r="B190" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C190" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D190" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
         <v>4</v>
       </c>
       <c r="B191" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C191" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D191" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
         <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C192" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D192" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
         <v>4</v>
       </c>
       <c r="B193" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C193" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D193" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>4</v>
       </c>
       <c r="B194" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C194" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D194" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>4</v>
       </c>
       <c r="B195" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C195" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D195" t="s">
-        <v>217</v>
+        <v>131</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>4</v>
       </c>
       <c r="B196" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C196" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="D196" t="s">
-        <v>228</v>
+        <v>131</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>4</v>
       </c>
       <c r="B197" t="s">
         <v>229</v>
       </c>
       <c r="C197" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="D197" t="s">
-        <v>228</v>
+        <v>131</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>4</v>
       </c>
       <c r="B198" t="s">
         <v>230</v>
       </c>
       <c r="C198" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="D198" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
+        <v>4</v>
+      </c>
+      <c r="B199" t="s">
         <v>231</v>
       </c>
-      <c r="B199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C199" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D199" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>4</v>
       </c>
       <c r="B200" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C200" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D200" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>4</v>
       </c>
       <c r="B201" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C201" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D201" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>4</v>
+        <v>234</v>
       </c>
       <c r="B202" t="s">
         <v>235</v>
       </c>
       <c r="C202" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D202" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
         <v>4</v>
       </c>
       <c r="B203" t="s">
         <v>236</v>
       </c>
       <c r="C203" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D203" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>4</v>
       </c>
       <c r="B204" t="s">
         <v>237</v>
       </c>
       <c r="C204" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D204" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>4</v>
       </c>
       <c r="B205" t="s">
         <v>238</v>
       </c>
       <c r="C205" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D205" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>4</v>
       </c>
       <c r="B206" t="s">
         <v>239</v>
       </c>
       <c r="C206" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D206" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>4</v>
       </c>
       <c r="B207" t="s">
         <v>240</v>
       </c>
       <c r="C207" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
       <c r="D207" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
         <v>4</v>
       </c>
       <c r="B208" t="s">
         <v>241</v>
       </c>
       <c r="C208" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="D208" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
         <v>4</v>
       </c>
       <c r="B209" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="C209" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="D209" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>4</v>
       </c>
       <c r="B210" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C210" t="s">
-        <v>242</v>
+        <v>143</v>
       </c>
       <c r="D210" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>4</v>
       </c>
       <c r="B211" t="s">
+        <v>244</v>
+      </c>
+      <c r="C211" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D211" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>4</v>
       </c>
       <c r="B212" t="s">
         <v>246</v>
       </c>
       <c r="C212" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D212" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
         <v>4</v>
       </c>
       <c r="B213" t="s">
         <v>247</v>
       </c>
       <c r="C213" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="D213" t="s">
-        <v>249</v>
+        <v>131</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
         <v>4</v>
       </c>
       <c r="B214" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="C214" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="D214" t="s">
-        <v>251</v>
+        <v>131</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
         <v>4</v>
       </c>
       <c r="B215" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C215" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="D215" t="s">
-        <v>249</v>
+        <v>131</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
         <v>4</v>
       </c>
       <c r="B216" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C216" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D216" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
         <v>4</v>
       </c>
       <c r="B217" t="s">
+        <v>253</v>
+      </c>
+      <c r="C217" t="s">
+        <v>251</v>
+      </c>
+      <c r="D217" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
         <v>4</v>
       </c>
       <c r="B218" t="s">
         <v>255</v>
       </c>
       <c r="C218" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D218" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
         <v>4</v>
       </c>
       <c r="B219" t="s">
         <v>256</v>
       </c>
       <c r="C219" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D219" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
         <v>4</v>
       </c>
       <c r="B220" t="s">
         <v>257</v>
       </c>
       <c r="C220" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D220" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
         <v>4</v>
       </c>
       <c r="B221" t="s">
         <v>258</v>
       </c>
       <c r="C221" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="D221" t="s">
-        <v>131</v>
+        <v>254</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B222" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="C222" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="D222" t="s">
-        <v>228</v>
+        <v>252</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>4</v>
       </c>
       <c r="B223" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="C223" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="D223" t="s">
-        <v>228</v>
+        <v>254</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>4</v>
       </c>
       <c r="B224" t="s">
+        <v>261</v>
+      </c>
+      <c r="C224" t="s">
         <v>262</v>
       </c>
-      <c r="C224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224" t="s">
-        <v>228</v>
+        <v>131</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>4</v>
       </c>
       <c r="B225" t="s">
         <v>263</v>
       </c>
       <c r="C225" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D225" t="s">
-        <v>228</v>
+        <v>143</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>4</v>
       </c>
       <c r="B226" t="s">
         <v>264</v>
       </c>
       <c r="C226" t="s">
         <v>265</v>
       </c>
       <c r="D226" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>4</v>
       </c>
       <c r="B227" t="s">
         <v>267</v>
       </c>
       <c r="C227" t="s">
         <v>265</v>
@@ -4723,79 +4723,79 @@
         <v>290</v>
       </c>
       <c r="C245" t="s">
         <v>285</v>
       </c>
       <c r="D245" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
         <v>4</v>
       </c>
       <c r="B246" t="s">
         <v>291</v>
       </c>
       <c r="C246" t="s">
         <v>292</v>
       </c>
       <c r="D246" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B247" t="s">
         <v>293</v>
       </c>
       <c r="C247" t="s">
         <v>292</v>
       </c>
       <c r="D247" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
         <v>8</v>
       </c>
       <c r="B248" t="s">
         <v>294</v>
       </c>
       <c r="C248" t="s">
         <v>292</v>
       </c>
       <c r="D248" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B249" t="s">
         <v>295</v>
       </c>
       <c r="C249" t="s">
         <v>292</v>
       </c>
       <c r="D249" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
         <v>8</v>
       </c>
       <c r="B250" t="s">
         <v>296</v>
       </c>
       <c r="C250" t="s">
         <v>292</v>
       </c>
       <c r="D250" t="s">
         <v>135</v>
       </c>
     </row>