--- v0 (2026-01-28)
+++ v1 (2026-06-13)
@@ -12,344 +12,149 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Poslanički klub</t>
   </si>
   <si>
     <t>Akt</t>
   </si>
   <si>
     <t>Datum usvajanja</t>
   </si>
   <si>
     <t>Za</t>
   </si>
   <si>
     <t>Protiv</t>
   </si>
   <si>
     <t>Uzdržan/a</t>
   </si>
   <si>
     <t>Nije prisustvovao/la</t>
   </si>
   <si>
     <t>Nije glasao/la</t>
   </si>
   <si>
     <t>ALEKSANDAR VUČIĆ - Srbija ne sme da stane</t>
   </si>
   <si>
-    <t>Zaključak povodom razmatranja Izveštaja o radu Regulatornog tela za elektronske komunikacije i poštanske usluge za 2024. godinu</t>
-[...5 lines deleted...]
-    <t>NOVI DSS - POKS (NADA)</t>
+    <t>Zakon o izmenama i dopuni Zakona o Ustavnom sudu</t>
+  </si>
+  <si>
+    <t>20.05.2026.</t>
+  </si>
+  <si>
+    <t>Narodni poslanici koji nisu članovi poslaničkih grupa</t>
+  </si>
+  <si>
+    <t>Stranka slobode i pravde</t>
+  </si>
+  <si>
+    <t>Narodni pokret Srbije - Novo lice Srbije</t>
   </si>
   <si>
     <t>IVICA DAČIĆ - Socijalistička partija Srbije (SPS)</t>
   </si>
   <si>
-    <t>Narodni pokret Srbije - Novo lice Srbije</t>
-[...4 lines deleted...]
-  <si>
     <t>Zeleno-levi front - Ne davimo Beograd</t>
   </si>
   <si>
-    <t>Narodni poslanici koji nisu članovi poslaničkih grupa</t>
+    <t>Novi DSS i Monarhisti - NADA</t>
+  </si>
+  <si>
+    <t>SRBIJA CENTAR - SRCE</t>
   </si>
   <si>
     <t>Demokratska stranka - DS</t>
   </si>
   <si>
-    <t>SRBIJA CENTAR - SRCE</t>
+    <t>MI - GLAS IZ NARODA</t>
   </si>
   <si>
     <t>Socijaldemokratska partija Srbije</t>
   </si>
   <si>
     <t>PUPS - solidarnost i pravda</t>
   </si>
   <si>
     <t>Savez vojvođanskih Mađara</t>
   </si>
   <si>
     <t>Pokret slobodnih građana (PSG) – Stranka demokratske akcije Sandžaka (SDA Sandžaka) – Partija za demokratsko delovanje (PDD)</t>
   </si>
   <si>
+    <t>Radnička partija – Ruska stranka – Ujedinjena seljačka stranka</t>
+  </si>
+  <si>
+    <t>Ekološki ustanak</t>
+  </si>
+  <si>
+    <t>ZDRAVA SRBIJA - POKRET SOCIJALISTA</t>
+  </si>
+  <si>
     <t>MI SNAGA NARODA PROF. DR BRANIMIR NESTOROVIĆ</t>
   </si>
   <si>
-    <t>MI - GLAS IZ NARODA</t>
-[...4 lines deleted...]
-  <si>
     <t>Dragan Marković Palma - Jedinstvena Srbija</t>
   </si>
   <si>
-    <t>Ekološki ustanak</t>
-[...209 lines deleted...]
-    <t>Zakon o izmenama i dopunama Zakona o udžbenicima</t>
+    <t>Zakon o izmenama i dopunama Zakona o izboru narodnih poslanika</t>
+  </si>
+  <si>
+    <t>Zakon o izmenama i dopunama Zakona o lokalnim izborima</t>
+  </si>
+  <si>
+    <t>Zakon o dopuni Zakona o izboru predsednika Republike</t>
+  </si>
+  <si>
+    <t>Odluka o izmenama Odluke o sastavu stalnih delegacija Narodne skupštine Republike Srbije u međunarodnim parlamentarnim institucijama</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -663,271 +468,271 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1388"/>
+  <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="147.393" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="301.926" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="156.819" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H5">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="H6">
-        <v>6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H7">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
         <v>0</v>
       </c>
       <c r="G8">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
@@ -935,35882 +740,2290 @@
       </c>
       <c r="H9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>0</v>
       </c>
       <c r="G10">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H10">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>0</v>
       </c>
       <c r="G11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>0</v>
       </c>
       <c r="G12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E13">
         <v>0</v>
       </c>
       <c r="F13">
         <v>0</v>
       </c>
       <c r="G13">
         <v>0</v>
       </c>
       <c r="H13">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>0</v>
       </c>
       <c r="G14">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H14">
-        <v>3</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>0</v>
       </c>
       <c r="G15">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H15">
-        <v>4</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16">
         <v>0</v>
       </c>
       <c r="G16">
         <v>4</v>
       </c>
       <c r="H16">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>0</v>
       </c>
       <c r="G17">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E18">
         <v>0</v>
       </c>
       <c r="F18">
         <v>0</v>
       </c>
       <c r="G18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H18">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19">
         <v>0</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>0</v>
       </c>
       <c r="G19">
         <v>5</v>
       </c>
       <c r="H19">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E20">
         <v>0</v>
       </c>
       <c r="F20">
         <v>0</v>
       </c>
       <c r="G20">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H20">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>29</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>0</v>
       </c>
       <c r="G21">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H21">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
         <v>29</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E22">
         <v>0</v>
       </c>
       <c r="F22">
         <v>0</v>
       </c>
       <c r="G22">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H22">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>29</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>0</v>
       </c>
       <c r="G23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>13</v>
       </c>
       <c r="B24" t="s">
         <v>29</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E24">
         <v>0</v>
       </c>
       <c r="F24">
         <v>0</v>
       </c>
       <c r="G24">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H24">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>0</v>
       </c>
       <c r="G25">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="H25">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B26" t="s">
         <v>29</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E26">
         <v>0</v>
       </c>
       <c r="F26">
         <v>0</v>
       </c>
       <c r="G26">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H26">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B27" t="s">
         <v>29</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E27">
         <v>0</v>
       </c>
       <c r="F27">
         <v>0</v>
       </c>
       <c r="G27">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H27">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>17</v>
       </c>
       <c r="B28" t="s">
         <v>29</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28">
         <v>0</v>
       </c>
       <c r="E28">
         <v>0</v>
       </c>
       <c r="F28">
         <v>0</v>
       </c>
       <c r="G28">
         <v>8</v>
       </c>
       <c r="H28">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>18</v>
       </c>
       <c r="B29" t="s">
         <v>29</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>0</v>
       </c>
       <c r="G29">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H29">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B30" t="s">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>10</v>
       </c>
       <c r="D30">
         <v>5</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
         <v>0</v>
       </c>
       <c r="G30">
         <v>1</v>
       </c>
       <c r="H30">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B31" t="s">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>10</v>
       </c>
       <c r="D31">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>0</v>
       </c>
       <c r="G31">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B32" t="s">
         <v>29</v>
       </c>
       <c r="C32" t="s">
         <v>10</v>
       </c>
       <c r="D32">
+        <v>0</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
+        <v>0</v>
+      </c>
+      <c r="G32">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H32">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B33" t="s">
         <v>29</v>
       </c>
       <c r="C33" t="s">
         <v>10</v>
       </c>
       <c r="D33">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E33">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F33">
         <v>0</v>
       </c>
       <c r="G33">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B34" t="s">
         <v>29</v>
       </c>
       <c r="C34" t="s">
         <v>10</v>
       </c>
       <c r="D34">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E34">
         <v>0</v>
       </c>
       <c r="F34">
         <v>0</v>
       </c>
       <c r="G34">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H34">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B35" t="s">
         <v>29</v>
       </c>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E35">
         <v>0</v>
       </c>
       <c r="F35">
         <v>0</v>
       </c>
       <c r="G35">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H35">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B36" t="s">
         <v>29</v>
       </c>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E36">
         <v>0</v>
       </c>
       <c r="F36">
         <v>0</v>
       </c>
       <c r="G36">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H36">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B37" t="s">
         <v>29</v>
       </c>
       <c r="C37" t="s">
         <v>10</v>
       </c>
       <c r="D37">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E37">
         <v>0</v>
       </c>
       <c r="F37">
         <v>0</v>
       </c>
       <c r="G37">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H37">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B38" t="s">
         <v>29</v>
       </c>
       <c r="C38" t="s">
         <v>10</v>
       </c>
       <c r="D38">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E38">
         <v>0</v>
       </c>
       <c r="F38">
         <v>0</v>
       </c>
       <c r="G38">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H38">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
         <v>29</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E39">
         <v>0</v>
       </c>
       <c r="F39">
         <v>0</v>
       </c>
       <c r="G39">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H39">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
         <v>30</v>
       </c>
       <c r="C40" t="s">
         <v>10</v>
       </c>
       <c r="D40">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E40">
         <v>0</v>
       </c>
       <c r="F40">
         <v>0</v>
       </c>
       <c r="G40">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H40">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" t="s">
         <v>30</v>
       </c>
       <c r="C41" t="s">
         <v>10</v>
       </c>
       <c r="D41">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41">
         <v>0</v>
       </c>
       <c r="G41">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>30</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
       <c r="D42">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42">
         <v>0</v>
       </c>
       <c r="G42">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B43" t="s">
         <v>30</v>
       </c>
       <c r="C43" t="s">
         <v>10</v>
       </c>
       <c r="D43">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H43">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B44" t="s">
         <v>30</v>
       </c>
       <c r="C44" t="s">
         <v>10</v>
       </c>
       <c r="D44">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E44">
         <v>0</v>
       </c>
       <c r="F44">
         <v>0</v>
       </c>
       <c r="G44">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="H44">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B45" t="s">
         <v>30</v>
       </c>
       <c r="C45" t="s">
         <v>10</v>
       </c>
       <c r="D45">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H45">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B46" t="s">
         <v>30</v>
       </c>
       <c r="C46" t="s">
         <v>10</v>
       </c>
       <c r="D46">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E46">
         <v>0</v>
       </c>
       <c r="F46">
         <v>0</v>
       </c>
       <c r="G46">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H46">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>17</v>
       </c>
       <c r="B47" t="s">
         <v>30</v>
       </c>
       <c r="C47" t="s">
         <v>10</v>
       </c>
       <c r="D47">
         <v>0</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
         <v>8</v>
       </c>
       <c r="H47">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>18</v>
       </c>
       <c r="B48" t="s">
         <v>30</v>
       </c>
       <c r="C48" t="s">
         <v>10</v>
       </c>
       <c r="D48">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E48">
         <v>0</v>
       </c>
       <c r="F48">
         <v>0</v>
       </c>
       <c r="G48">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H48">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B49" t="s">
         <v>30</v>
       </c>
       <c r="C49" t="s">
         <v>10</v>
       </c>
       <c r="D49">
         <v>5</v>
       </c>
       <c r="E49">
         <v>0</v>
       </c>
       <c r="F49">
         <v>0</v>
       </c>
       <c r="G49">
         <v>1</v>
       </c>
       <c r="H49">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B50" t="s">
         <v>30</v>
       </c>
       <c r="C50" t="s">
         <v>10</v>
       </c>
       <c r="D50">
+        <v>0</v>
+      </c>
+      <c r="E50">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F50">
         <v>0</v>
       </c>
       <c r="G50">
         <v>2</v>
       </c>
       <c r="H50">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B51" t="s">
         <v>30</v>
       </c>
       <c r="C51" t="s">
         <v>10</v>
       </c>
       <c r="D51">
+        <v>0</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>0</v>
+      </c>
+      <c r="G51">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H51">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B52" t="s">
         <v>30</v>
       </c>
       <c r="C52" t="s">
         <v>10</v>
       </c>
       <c r="D52">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="H52">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B53" t="s">
         <v>30</v>
       </c>
       <c r="C53" t="s">
         <v>10</v>
       </c>
       <c r="D53">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E53">
         <v>0</v>
       </c>
       <c r="F53">
         <v>0</v>
       </c>
       <c r="G53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H53">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B54" t="s">
         <v>30</v>
       </c>
       <c r="C54" t="s">
         <v>10</v>
       </c>
       <c r="D54">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E54">
         <v>0</v>
       </c>
       <c r="F54">
         <v>0</v>
       </c>
       <c r="G54">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H54">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B55" t="s">
         <v>30</v>
       </c>
       <c r="C55" t="s">
         <v>10</v>
       </c>
       <c r="D55">
         <v>4</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
         <v>0</v>
       </c>
       <c r="G55">
         <v>1</v>
       </c>
       <c r="H55">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B56" t="s">
         <v>30</v>
       </c>
       <c r="C56" t="s">
         <v>10</v>
       </c>
       <c r="D56">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>0</v>
       </c>
       <c r="G56">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H56">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>27</v>
       </c>
       <c r="B57" t="s">
         <v>30</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57">
         <v>0</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>0</v>
       </c>
       <c r="G57">
         <v>5</v>
       </c>
       <c r="H57">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B58" t="s">
         <v>30</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
       <c r="D58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>0</v>
       </c>
       <c r="G58">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H58">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
       <c r="D59">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>0</v>
       </c>
       <c r="G59">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H59">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C60" t="s">
         <v>10</v>
       </c>
       <c r="D60">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E60">
         <v>0</v>
       </c>
       <c r="F60">
         <v>0</v>
       </c>
       <c r="G60">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H60">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>13</v>
+      </c>
+      <c r="B61" t="s">
+        <v>31</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61">
+        <v>0</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
+        <v>0</v>
+      </c>
+      <c r="G61">
         <v>12</v>
-      </c>
-[...16 lines deleted...]
-        <v>2</v>
       </c>
       <c r="H61">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B62" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
         <v>0</v>
       </c>
       <c r="G62">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H62">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C63" t="s">
         <v>10</v>
       </c>
       <c r="D63">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
         <v>0</v>
       </c>
       <c r="G63">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H63">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B64" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C64" t="s">
         <v>10</v>
       </c>
       <c r="D64">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>0</v>
       </c>
       <c r="G64">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H64">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B65" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C65" t="s">
         <v>10</v>
       </c>
       <c r="D65">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E65">
         <v>0</v>
       </c>
       <c r="F65">
         <v>0</v>
       </c>
       <c r="G65">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H65">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B66" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C66" t="s">
         <v>10</v>
       </c>
       <c r="D66">
         <v>0</v>
       </c>
       <c r="E66">
         <v>0</v>
       </c>
       <c r="F66">
         <v>0</v>
       </c>
       <c r="G66">
         <v>8</v>
       </c>
       <c r="H66">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B67" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E67">
         <v>0</v>
       </c>
       <c r="F67">
         <v>0</v>
       </c>
       <c r="G67">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H67">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B68" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C68" t="s">
         <v>10</v>
       </c>
       <c r="D68">
         <v>5</v>
       </c>
       <c r="E68">
         <v>0</v>
       </c>
       <c r="F68">
         <v>0</v>
       </c>
       <c r="G68">
         <v>1</v>
       </c>
       <c r="H68">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B69" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C69" t="s">
         <v>10</v>
       </c>
       <c r="D69">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E69">
         <v>0</v>
       </c>
       <c r="F69">
         <v>0</v>
       </c>
       <c r="G69">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H69">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B70" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C70" t="s">
         <v>10</v>
       </c>
       <c r="D70">
+        <v>0</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
+        <v>0</v>
+      </c>
+      <c r="G70">
         <v>6</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H70">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B71" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C71" t="s">
         <v>10</v>
       </c>
       <c r="D71">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E71">
         <v>0</v>
       </c>
       <c r="F71">
         <v>0</v>
       </c>
       <c r="G71">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="H71">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B72" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C72" t="s">
         <v>10</v>
       </c>
       <c r="D72">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E72">
         <v>0</v>
       </c>
       <c r="F72">
         <v>0</v>
       </c>
       <c r="G72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H72">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="B73" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C73" t="s">
         <v>10</v>
       </c>
       <c r="D73">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E73">
         <v>0</v>
       </c>
       <c r="F73">
         <v>0</v>
       </c>
       <c r="G73">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H73">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>25</v>
       </c>
       <c r="B74" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C74" t="s">
         <v>10</v>
       </c>
       <c r="D74">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E74">
         <v>0</v>
       </c>
       <c r="F74">
         <v>0</v>
       </c>
       <c r="G74">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="H74">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B75" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C75" t="s">
         <v>10</v>
       </c>
       <c r="D75">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E75">
         <v>0</v>
       </c>
       <c r="F75">
         <v>0</v>
       </c>
       <c r="G75">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H75">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B76" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C76" t="s">
         <v>10</v>
       </c>
       <c r="D76">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E76">
         <v>0</v>
       </c>
       <c r="F76">
         <v>0</v>
       </c>
       <c r="G76">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="H76">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B77" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C77" t="s">
         <v>10</v>
       </c>
       <c r="D77">
         <v>0</v>
       </c>
       <c r="E77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F77">
         <v>0</v>
       </c>
       <c r="G77">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H77">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>8</v>
       </c>
       <c r="B78" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C78" t="s">
         <v>10</v>
       </c>
       <c r="D78">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E78">
         <v>0</v>
       </c>
       <c r="F78">
         <v>0</v>
       </c>
       <c r="G78">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H78">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C79" t="s">
         <v>10</v>
       </c>
       <c r="D79">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E79">
         <v>0</v>
       </c>
       <c r="F79">
         <v>0</v>
       </c>
       <c r="G79">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="H79">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B80" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E80">
         <v>0</v>
       </c>
       <c r="F80">
         <v>0</v>
       </c>
       <c r="G80">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="H80">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>13</v>
       </c>
       <c r="B81" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C81" t="s">
         <v>10</v>
       </c>
       <c r="D81">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>0</v>
       </c>
       <c r="G81">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="H81">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B82" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C82" t="s">
         <v>10</v>
       </c>
       <c r="D82">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>0</v>
       </c>
       <c r="G82">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="H82">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B83" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>0</v>
       </c>
       <c r="G83">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H83">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B84" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>0</v>
       </c>
       <c r="G84">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="H84">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B85" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C85" t="s">
         <v>10</v>
       </c>
       <c r="D85">
         <v>0</v>
       </c>
       <c r="E85">
         <v>0</v>
       </c>
       <c r="F85">
         <v>0</v>
       </c>
       <c r="G85">
         <v>8</v>
       </c>
       <c r="H85">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B86" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C86" t="s">
         <v>10</v>
       </c>
       <c r="D86">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E86">
         <v>0</v>
       </c>
       <c r="F86">
         <v>0</v>
       </c>
       <c r="G86">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H86">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B87" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C87" t="s">
         <v>10</v>
       </c>
       <c r="D87">
         <v>5</v>
       </c>
       <c r="E87">
         <v>0</v>
       </c>
       <c r="F87">
         <v>0</v>
       </c>
       <c r="G87">
         <v>1</v>
       </c>
       <c r="H87">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B88" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C88" t="s">
         <v>10</v>
       </c>
       <c r="D88">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>0</v>
       </c>
       <c r="G88">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H88">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>21</v>
       </c>
       <c r="B89" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89">
         <v>6</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
         <v>0</v>
       </c>
       <c r="G89">
         <v>0</v>
       </c>
       <c r="H89">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B90" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C90" t="s">
         <v>10</v>
       </c>
       <c r="D90">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90">
         <v>0</v>
       </c>
       <c r="G90">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H90">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B91" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C91" t="s">
         <v>10</v>
       </c>
       <c r="D91">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E91">
         <v>0</v>
       </c>
       <c r="F91">
         <v>0</v>
       </c>
       <c r="G91">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H91">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B92" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>0</v>
       </c>
       <c r="G92">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H92">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B93" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C93" t="s">
         <v>10</v>
       </c>
       <c r="D93">
         <v>4</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93">
         <v>0</v>
       </c>
       <c r="G93">
         <v>1</v>
       </c>
       <c r="H93">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B94" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C94" t="s">
         <v>10</v>
       </c>
       <c r="D94">
+        <v>0</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>0</v>
+      </c>
+      <c r="G94">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H94">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B95" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C95" t="s">
         <v>10</v>
       </c>
       <c r="D95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E95">
         <v>0</v>
       </c>
       <c r="F95">
         <v>0</v>
       </c>
       <c r="G95">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H95">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B96" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C96" t="s">
         <v>10</v>
       </c>
       <c r="D96">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E96">
         <v>0</v>
       </c>
       <c r="F96">
         <v>0</v>
       </c>
       <c r="G96">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="H96">
         <v>1</v>
-      </c>
-[...33590 lines deleted...]
-        <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">